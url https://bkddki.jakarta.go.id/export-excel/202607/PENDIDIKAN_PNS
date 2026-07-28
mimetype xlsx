--- v0 (2026-07-04)
+++ v1 (2026-07-28)
@@ -444,51 +444,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E13"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -562,57 +562,57 @@
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6">
         <v>17137</v>
       </c>
       <c r="D6">
         <v>28417</v>
       </c>
       <c r="E6">
         <v>45554</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="D7">
         <v>2576</v>
       </c>
       <c r="E7">
-        <v>5170</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
         <v>47</v>
       </c>
       <c r="D8">
         <v>38</v>
       </c>
       <c r="E8">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
@@ -653,80 +653,66 @@
       </c>
       <c r="C11">
         <v>164</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11">
         <v>176</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>1</v>
-[...12 lines deleted...]
-      <c r="E13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E13"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -800,57 +786,57 @@
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6">
         <v>10746</v>
       </c>
       <c r="D6">
         <v>16293</v>
       </c>
       <c r="E6">
         <v>27039</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="D7">
         <v>2554</v>
       </c>
       <c r="E7">
-        <v>5132</v>
+        <v>5133</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
         <v>47</v>
       </c>
       <c r="D8">
         <v>38</v>
       </c>
       <c r="E8">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
@@ -891,64 +877,50 @@
       </c>
       <c r="C11">
         <v>156</v>
       </c>
       <c r="D11">
         <v>8</v>
       </c>
       <c r="E11">
         <v>164</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>1</v>
-[...12 lines deleted...]
-      <c r="E13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">